--- v0 (2026-01-07)
+++ v1 (2026-05-25)
@@ -1,35 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/comments/comment1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Internship Data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -119,50 +121,74 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+</file>
+
+<file path=xl/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <authors>
+    <author>Admin</author>
+  </authors>
+  <commentList>
+    <comment ref="I1" authorId="0" shapeId="0">
+      <text>
+        <t>Enter the photo filename.
+Example: john.jpg
+Upload the actual image inside documents.zip</t>
+      </text>
+    </comment>
+    <comment ref="J1" authorId="0" shapeId="0">
+      <text>
+        <t>Enter the ID proof filename.
+Example: john_id.pdf
+Upload the actual file inside documents.zip</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -404,115 +430,131 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments/comment1.xml" Id="comments" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/commentsDrawing1.vml" Id="anysvml" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="30" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="25" customWidth="1" min="6" max="6"/>
+    <col width="25" customWidth="1" min="1" max="1"/>
+    <col width="20" customWidth="1" min="2" max="2"/>
+    <col width="35" customWidth="1" min="3" max="3"/>
+    <col width="20" customWidth="1" min="4" max="4"/>
+    <col width="20" customWidth="1" min="5" max="5"/>
+    <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
-    <col width="30" customWidth="1" min="8" max="8"/>
+    <col width="20" customWidth="1" min="8" max="8"/>
+    <col width="30" customWidth="1" min="9" max="9"/>
+    <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>email</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>mobile</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>college_name</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>college_district</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>branch_of_study</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>course_specialization</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>passout_year</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>photo</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>id_proof</t>
         </is>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation sqref="H2:H100" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
       <formula1>"2026,2027,2028,2029,2030,2031,2032,2033,2034,2035,other"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="anysvml"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>