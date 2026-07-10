--- v1 (2026-05-25)
+++ v2 (2026-07-10)
@@ -1,37 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/comments/comment1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Internship Data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -121,74 +119,50 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
-</file>
-[...22 lines deleted...]
-</comments>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -430,131 +404,115 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments/comment1.xml" Id="comments" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/commentsDrawing1.vml" Id="anysvml" /></Relationships>
-[...1 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J1"/>
+  <dimension ref="A1:H1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
-    <col width="30" customWidth="1" min="9" max="9"/>
-    <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>email</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>mobile</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>college_name</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>college_district</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>branch_of_study</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>course_specialization</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>passout_year</t>
-        </is>
-[...8 lines deleted...]
-          <t>id_proof</t>
         </is>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation sqref="H2:H100" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
       <formula1>"2026,2027,2028,2029,2030,2031,2032,2033,2034,2035,other"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="anysvml"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>